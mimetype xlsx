--- v0 (2026-06-05)
+++ v1 (2026-09-01)
@@ -1,155 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{651A806A-53CF-4B07-9D00-79B3D1C5AFF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
-    <sheet name="siječanj 2026." sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="ožujak   2026." sheetId="3" r:id="rId3"/>
+    <sheet name="siječanj 2026." sheetId="1" r:id="rId10"/>
+    <sheet name="veljača  2026." sheetId="2" r:id="rId11"/>
+    <sheet name="ožujak   2026." sheetId="3" r:id="rId12"/>
+    <sheet name="travanj  2026." sheetId="4" r:id="rId13"/>
+    <sheet name="svibanj  2026." sheetId="5" r:id="rId14"/>
+    <sheet name="lipanj   2026." sheetId="6" r:id="rId15"/>
+    <sheet name="srpanj   2026." sheetId="7" r:id="rId16"/>
   </sheets>
   <calcPr calcId="144525"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="53">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
+  </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
-    <t/>
+    <t>  </t>
   </si>
   <si>
     <t>Izvještaj o bezgotovinskim platnim transakcijama u Republici Hrvatskoj - 2026.</t>
   </si>
   <si>
     <t>Izvještajni obveznik:</t>
   </si>
   <si>
     <t>Svi obveznici - ukupno</t>
   </si>
   <si>
     <t>Izvještajno razdoblje i godina:</t>
   </si>
   <si>
-    <t>siječanj 2026.</t>
+    <t> siječanj 2026.</t>
   </si>
   <si>
     <t>Šifra valute:</t>
   </si>
   <si>
     <t>Sve valute ukupno- preračunato u EUR</t>
   </si>
   <si>
     <t>Korisnik:</t>
   </si>
   <si>
     <t>Ukupno svi ( potrošač, nepotrošač i Izvještajni obveznik)</t>
   </si>
   <si>
     <t>Izvršene platne transakcije (1)</t>
   </si>
   <si>
     <t>Broj transakcija</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vrijednost transakcija</t>
   </si>
   <si>
     <t>A) NACIONALNE PLATNE TRANSAKCIJE</t>
   </si>
   <si>
     <t>1. Poslani kreditni transferi (2)</t>
   </si>
   <si>
-    <t>1.1. Kreditni transferi</t>
-[...2 lines deleted...]
-    <t>1.2. Trajni nalozi</t>
+    <t>   1.1. Kreditni transferi</t>
+  </si>
+  <si>
+    <t>   1.2. Trajni nalozi</t>
   </si>
   <si>
     <t>2. Usluga plaćanja računa</t>
   </si>
   <si>
     <t>3. Izravna terećenja</t>
   </si>
   <si>
     <t>4. Terećenja bez naloga (3)</t>
   </si>
   <si>
     <t>5. Transakcije platnim karticama izdanima u RH (4)</t>
   </si>
   <si>
-    <t>5.1. Debitne platne kartice</t>
-[...2 lines deleted...]
-    <t>5.2. Kreditne platne kartice</t>
+    <t>   5.1. Debitne platne kartice</t>
+  </si>
+  <si>
+    <t>   5.2. Kreditne platne kartice</t>
   </si>
   <si>
     <t>6. Transakcije čekovima izdanim u RH (5)</t>
   </si>
   <si>
     <t>UKUPNO NACIONALNE PLATNE TRANSAKCIJE (1. - 6.)</t>
   </si>
   <si>
     <t>B) MEĐUNARODNE PLATNE TRANSAKCIJE</t>
   </si>
   <si>
     <t>7. Poslani kreditni transferi  (6)</t>
   </si>
   <si>
     <t>8. Primljeni kreditni transferi (7)</t>
   </si>
   <si>
     <t>9. Transakcije platnim karticama izdanima u RH (8)</t>
   </si>
   <si>
     <t>10. Transakcije prihvata platnih kartica izdanih izvan RH (9)</t>
   </si>
   <si>
     <t>UKUPNO MEĐUNARODNE PLATNE TRANSAKCIJE (7. - 10.)</t>
   </si>
@@ -165,328 +170,307 @@
   <si>
     <t>(3) Terećenja bez naloga - obuhvaćaju transakcije terećenja bez naloga po računima potrošača i poslovnih subjekata (kamate i naknade za pojedine platne usluge npr. naknada za vođenje računa). Transakcije terećenja bez naloga ne uključuju transakcije prijenosa iznosa rate/anuiteta kredita s računa za plaćanje korisnika platnih usluga na račun kreditne institucije ako je ugovorom o kreditu ugovoren takav prijenos.</t>
   </si>
   <si>
     <t>(4) Transakcije platnim karticama izdanima u RH - obuhvaćaju samo nacionalne kartične platne transakcije kupnje robe i usluga te ugovornih terećenja (uključuju se transakcije kupnje robe i usluga putem obročne otplate i potrošačkih kredita). Transakcije podizanja i polaganja gotovog novca platnom karticom, kao i transakcije naknada, kamata, članarina i sl. naplaćene od strane izdavatelja preko platne kartice nisu uključene.</t>
   </si>
   <si>
     <t>(5) Transakcije čekovima izdanim u RH - obuhvaćaju samo transakcije kupnje čekom.</t>
   </si>
   <si>
     <t>(6) Poslani kreditni transferi - obuhvaćaju sve međunarodne kreditne transfere izvršene na teret računa za plaćanje potrošača, poslovnih subjekata i kreditnih institucija.</t>
   </si>
   <si>
     <t>(7) Primljeni kreditni transferi - obuhvaćaju sve međunarodne kreditne transfere u korist računa za plaćanje potrošača, poslovnih subjekata i kreditnih institucija.</t>
   </si>
   <si>
     <t>(8) Transakcije platnim karticama izdanima u RH - obuhvaćaju sve vrste međunarodnih kartičnih platnih transakcija karticama izdanima u RH tj. transakcije kupnje robe i usluga te transakcije podizanja gotovog novca platnom karticom.</t>
   </si>
   <si>
     <t>(9) Transakcije prihvata platnih kartica izdanih izvan RH - obuhvaćaju transakcije prihvata platnih kartica izdanih izvan RH za kupnju robe i usluga preko prihvatnih uređaja. Transakcije kupnje e-novcem uključene su u Izvještaj.</t>
   </si>
   <si>
     <t>Izvor: HNB</t>
   </si>
   <si>
-    <t>veljača  2026.</t>
-[...2 lines deleted...]
-    <t>ožujak   2026.</t>
+    <t> veljača  2026.</t>
+  </si>
+  <si>
+    <t> ožujak   2026.</t>
+  </si>
+  <si>
+    <t> travanj  2026.</t>
+  </si>
+  <si>
+    <t> svibanj  2026.</t>
+  </si>
+  <si>
+    <t> lipanj   2026.</t>
+  </si>
+  <si>
+    <t> srpanj   2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,###,###,###"/>
     <numFmt numFmtId="165" formatCode="###,###,###,###,###,##0.00#%"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+      <scheme val="none"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+      <scheme val="none"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD3D3D3"/>
+        <fgColor rgb="00D3D3D3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <diagonal/>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normalno" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="MS P????"/>
+        <a:font script="Hang" typeface="?? ??"/>
+        <a:font script="Hans" typeface="??"/>
+        <a:font script="Hant" typeface="????"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="MS P????"/>
+        <a:font script="Hang" typeface="?? ??"/>
+        <a:font script="Hans" typeface="??"/>
+        <a:font script="Hant" typeface="????"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -618,1933 +602,3852 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="B3" s="11"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-      <c r="A5" s="13" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
         <v>3</v>
       </c>
-      <c r="B5" s="11"/>
-[...41 lines deleted...]
-      <c r="A10" s="1" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="12" t="s">
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="C10" s="11"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B10" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="B11" s="12" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
         <v>8</v>
       </c>
-      <c r="C11" s="11"/>
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B11" t="s" s="2">
         <v>9</v>
       </c>
-      <c r="B12" s="12" t="s">
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="C12" s="11"/>
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B12" t="s" s="2">
         <v>11</v>
       </c>
-      <c r="B13" s="12" t="s">
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
         <v>12</v>
       </c>
-      <c r="C13" s="11"/>
-[...22 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B13" t="s" s="2">
         <v>13</v>
       </c>
-      <c r="B16" s="15" t="s">
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
         <v>14</v>
       </c>
-      <c r="C16" s="15" t="s">
+      <c r="B16" t="s" s="5">
         <v>15</v>
       </c>
-      <c r="D16" s="15" t="s">
+      <c r="C16" t="s" s="5">
         <v>16</v>
       </c>
-      <c r="E16" s="15" t="s">
-[...11 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="D16" t="s" s="5">
         <v>17</v>
       </c>
-      <c r="B18" s="4"/>
-[...5 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
         <v>18</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7">
         <v>34840400</v>
       </c>
-      <c r="C19" s="5">
-[...13 lines deleted...]
-      <c r="B20" s="6">
+      <c r="C19" s="8">
+        <v>.328</v>
+      </c>
+      <c r="D19" s="7">
+        <v>44587985585.61</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="9">
         <v>32387088</v>
       </c>
-      <c r="C20" s="7">
-[...13 lines deleted...]
-      <c r="B21" s="6">
+      <c r="C20" s="10">
+        <v>.93</v>
+      </c>
+      <c r="D20" s="9">
+        <v>43526845850.91</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.976</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
         <v>2453312</v>
       </c>
-      <c r="C21" s="7">
-[...2 lines deleted...]
-      <c r="D21" s="6">
+      <c r="C21" s="10">
+        <v>.07</v>
+      </c>
+      <c r="D21" s="9">
         <v>1061139734.7</v>
       </c>
-      <c r="E21" s="7">
-[...7 lines deleted...]
-      <c r="B22" s="4">
+      <c r="E21" s="10">
+        <v>.024</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
         <v>845420</v>
       </c>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      <c r="D22" s="4">
+      <c r="C22" s="8">
+        <v>.008</v>
+      </c>
+      <c r="D22" s="7">
         <v>50658609</v>
       </c>
-      <c r="E22" s="5">
-[...7 lines deleted...]
-      <c r="B23" s="4">
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
         <v>1810298</v>
       </c>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      <c r="D23" s="4">
+      <c r="C23" s="8">
+        <v>.017</v>
+      </c>
+      <c r="D23" s="7">
         <v>198449862</v>
       </c>
-      <c r="E23" s="5">
-[...7 lines deleted...]
-      <c r="B24" s="4">
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
         <v>13836265</v>
       </c>
-      <c r="C24" s="5">
-[...27 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="C24" s="8">
+        <v>.13</v>
+      </c>
+      <c r="D24" s="7">
+        <v>48136155.66</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
         <v>25</v>
       </c>
-      <c r="B26" s="6">
-[...13 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B25" s="7">
+        <v>54911510</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.517</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1556319413</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.034</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
         <v>26</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B26" s="9">
+        <v>48351165</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.881</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1284732694</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.825</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
         <v>6560345</v>
       </c>
-      <c r="C27" s="7">
-[...2 lines deleted...]
-      <c r="D27" s="6">
+      <c r="C27" s="10">
+        <v>.119</v>
+      </c>
+      <c r="D27" s="9">
         <v>271586719</v>
       </c>
-      <c r="E27" s="7">
-[...13 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="E27" s="10">
+        <v>.175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
         <v>28</v>
       </c>
-      <c r="B29" s="4">
-[...2 lines deleted...]
-      <c r="C29" s="5">
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>106243893</v>
+      </c>
+      <c r="C29" s="8">
         <v>1</v>
       </c>
-      <c r="D29" s="4">
-[...2 lines deleted...]
-      <c r="E29" s="5">
+      <c r="D29" s="7">
+        <v>46441549625.27</v>
+      </c>
+      <c r="E29" s="8">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A31" s="1" t="s">
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="B31" s="4">
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7">
         <v>611131</v>
       </c>
-      <c r="C31" s="5">
-[...27 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="C31" s="8">
+        <v>.033</v>
+      </c>
+      <c r="D31" s="7">
+        <v>6070413441.76</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.466</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
         <v>32</v>
       </c>
-      <c r="B33" s="4">
-[...13 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="B32" s="7">
+        <v>1273458</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.068</v>
+      </c>
+      <c r="D32" s="7">
+        <v>6192045276.36</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.475</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="B34" s="4">
+      <c r="B33" s="7">
+        <v>11250433</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.6</v>
+      </c>
+      <c r="D33" s="7">
+        <v>616976397.85</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.047</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
         <v>5608114</v>
       </c>
-      <c r="C34" s="5">
-[...2 lines deleted...]
-      <c r="D34" s="4">
+      <c r="C34" s="8">
+        <v>.299</v>
+      </c>
+      <c r="D34" s="7">
         <v>147143971</v>
       </c>
-      <c r="E34" s="5">
-[...10 lines deleted...]
-      <c r="C35" s="5">
+      <c r="E34" s="8">
+        <v>.011</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>18743136</v>
+      </c>
+      <c r="C35" s="8">
         <v>1</v>
       </c>
-      <c r="D35" s="4">
-[...2 lines deleted...]
-      <c r="E35" s="5">
+      <c r="D35" s="7">
+        <v>13026579086.97</v>
+      </c>
+      <c r="E35" s="8">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="A39" s="13" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
         <v>36</v>
       </c>
-      <c r="B39" s="11"/>
-[...5 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="B36" s="11">
+        <v>124987029</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>59468128712.24</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
         <v>37</v>
       </c>
-      <c r="B40" s="11"/>
-[...5 lines deleted...]
-      <c r="A41" s="13" t="s">
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
         <v>38</v>
       </c>
-      <c r="B41" s="11"/>
-[...5 lines deleted...]
-      <c r="A42" s="13" t="s">
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
         <v>39</v>
       </c>
-      <c r="B42" s="11"/>
-[...5 lines deleted...]
-      <c r="A43" s="13" t="s">
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
         <v>40</v>
       </c>
-      <c r="B43" s="11"/>
-[...5 lines deleted...]
-      <c r="A44" s="13" t="s">
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
         <v>41</v>
       </c>
-      <c r="B44" s="11"/>
-[...5 lines deleted...]
-      <c r="A45" s="13" t="s">
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
         <v>42</v>
       </c>
-      <c r="B45" s="11"/>
-[...5 lines deleted...]
-      <c r="A46" s="13" t="s">
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
         <v>43</v>
       </c>
-      <c r="B46" s="11"/>
-[...5 lines deleted...]
-      <c r="A47" s="13" t="s">
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
         <v>44</v>
       </c>
-      <c r="B47" s="11"/>
-[...5 lines deleted...]
-      <c r="A48" s="13" t="s">
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
         <v>45</v>
       </c>
-      <c r="B48" s="11"/>
-[...2 lines deleted...]
-      <c r="E48" s="11"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A47:E47"/>
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:E46"/>
-    <mergeCell ref="A37:E37"/>
-[...23 lines deleted...]
-    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="B3" s="11"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-      <c r="A5" s="13" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
         <v>3</v>
       </c>
-      <c r="B5" s="11"/>
-[...41 lines deleted...]
-      <c r="A10" s="1" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="12" t="s">
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="C10" s="11"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B10" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="B11" s="12" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7">
+        <v>35399216</v>
+      </c>
+      <c r="C19" s="8">
+        <v>.332</v>
+      </c>
+      <c r="D19" s="7">
+        <v>43279991945.35</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="9">
+        <v>33006846</v>
+      </c>
+      <c r="C20" s="10">
+        <v>.932</v>
+      </c>
+      <c r="D20" s="9">
+        <v>42237665593.34</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.976</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
+        <v>2392370</v>
+      </c>
+      <c r="C21" s="10">
+        <v>.068</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1042326352.01</v>
+      </c>
+      <c r="E21" s="10">
+        <v>.024</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
+        <v>841006</v>
+      </c>
+      <c r="C22" s="8">
+        <v>.008</v>
+      </c>
+      <c r="D22" s="7">
+        <v>54885577</v>
+      </c>
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1787577</v>
+      </c>
+      <c r="C23" s="8">
+        <v>.017</v>
+      </c>
+      <c r="D23" s="7">
+        <v>193374392</v>
+      </c>
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
+        <v>13609626</v>
+      </c>
+      <c r="C24" s="8">
+        <v>.128</v>
+      </c>
+      <c r="D24" s="7">
+        <v>38855218.59</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="7">
+        <v>54850333</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.515</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1526666351</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.034</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="9">
+        <v>48191130</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.879</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1252666687</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.821</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
+        <v>6659203</v>
+      </c>
+      <c r="C27" s="10">
+        <v>.121</v>
+      </c>
+      <c r="D27" s="9">
+        <v>273999664</v>
+      </c>
+      <c r="E27" s="10">
+        <v>.179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>106487758</v>
+      </c>
+      <c r="C29" s="8">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7">
+        <v>45093773483.94</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7">
+        <v>629817</v>
+      </c>
+      <c r="C31" s="8">
+        <v>.036</v>
+      </c>
+      <c r="D31" s="7">
+        <v>5170504824.44</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.395</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="7">
+        <v>1414165</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.081</v>
+      </c>
+      <c r="D32" s="7">
+        <v>7245140834.58</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.554</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="7">
+        <v>9932263</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.569</v>
+      </c>
+      <c r="D33" s="7">
+        <v>523521295.74</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.04</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
+        <v>5476575</v>
+      </c>
+      <c r="C34" s="8">
+        <v>.314</v>
+      </c>
+      <c r="D34" s="7">
+        <v>135534540</v>
+      </c>
+      <c r="E34" s="8">
+        <v>.01</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>17452820</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1</v>
+      </c>
+      <c r="D35" s="7">
+        <v>13074701494.76</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
+        <v>36</v>
+      </c>
+      <c r="B36" s="11">
+        <v>123940578</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>58168474978.7</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
         <v>46</v>
       </c>
-      <c r="C11" s="11"/>
-[...468 lines deleted...]
-      <c r="E48" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A47:E47"/>
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:E46"/>
-    <mergeCell ref="A37:E37"/>
-[...23 lines deleted...]
-    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="B3" s="11"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-      <c r="A5" s="13" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
         <v>3</v>
       </c>
-      <c r="B5" s="11"/>
-[...41 lines deleted...]
-      <c r="A10" s="1" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="12" t="s">
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="C10" s="11"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B10" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="B11" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="12" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="C12" s="11"/>
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B12" t="s" s="2">
         <v>11</v>
       </c>
-      <c r="B13" s="12" t="s">
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
         <v>12</v>
       </c>
-      <c r="C13" s="11"/>
-[...22 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B13" t="s" s="2">
         <v>13</v>
       </c>
-      <c r="B16" s="15" t="s">
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
         <v>14</v>
       </c>
-      <c r="C16" s="15" t="s">
+      <c r="B16" t="s" s="5">
         <v>15</v>
       </c>
-      <c r="D16" s="15" t="s">
+      <c r="C16" t="s" s="5">
         <v>16</v>
       </c>
-      <c r="E16" s="15" t="s">
-[...11 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="D16" t="s" s="5">
         <v>17</v>
       </c>
-      <c r="B18" s="4"/>
-[...5 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
         <v>18</v>
       </c>
-      <c r="B19" s="4">
-[...13 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
         <v>19</v>
       </c>
-      <c r="B20" s="6">
-[...13 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="B19" s="7">
+        <v>39709423</v>
+      </c>
+      <c r="C19" s="8">
+        <v>.33</v>
+      </c>
+      <c r="D19" s="7">
+        <v>49455486218.45</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.959</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
         <v>20</v>
       </c>
-      <c r="B21" s="6">
-[...13 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="B20" s="9">
+        <v>37182572</v>
+      </c>
+      <c r="C20" s="10">
+        <v>.936</v>
+      </c>
+      <c r="D20" s="9">
+        <v>48322282016.69</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
         <v>21</v>
       </c>
-      <c r="B22" s="4">
+      <c r="B21" s="9">
+        <v>2526851</v>
+      </c>
+      <c r="C21" s="10">
+        <v>.064</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1133204201.76</v>
+      </c>
+      <c r="E21" s="10">
+        <v>.023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
         <v>892951</v>
       </c>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      <c r="D22" s="4">
+      <c r="C22" s="8">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="7">
         <v>56222968</v>
       </c>
-      <c r="E22" s="5">
-[...7 lines deleted...]
-      <c r="B23" s="4">
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
         <v>1810871</v>
       </c>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      <c r="D23" s="4">
+      <c r="C23" s="8">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="7">
         <v>194361451</v>
       </c>
-      <c r="E23" s="5">
-[...7 lines deleted...]
-      <c r="B24" s="4">
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
         <v>14574823</v>
       </c>
-      <c r="C24" s="5">
-[...27 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="C24" s="8">
+        <v>.121</v>
+      </c>
+      <c r="D24" s="7">
+        <v>39885955.19</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
         <v>25</v>
       </c>
-      <c r="B26" s="6">
-[...13 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B25" s="7">
+        <v>63432227</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.527</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1814377834</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.035</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
         <v>26</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B26" s="9">
+        <v>55635319</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.877</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1484295550</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.818</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
         <v>7796908</v>
       </c>
-      <c r="C27" s="7">
-[...2 lines deleted...]
-      <c r="D27" s="6">
+      <c r="C27" s="10">
+        <v>.123</v>
+      </c>
+      <c r="D27" s="9">
         <v>330082284</v>
       </c>
-      <c r="E27" s="7">
-[...13 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="E27" s="10">
+        <v>.182</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
         <v>28</v>
       </c>
-      <c r="B29" s="4">
-[...2 lines deleted...]
-      <c r="C29" s="5">
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>120420295</v>
+      </c>
+      <c r="C29" s="8">
         <v>1</v>
       </c>
-      <c r="D29" s="4">
-[...2 lines deleted...]
-      <c r="E29" s="5">
+      <c r="D29" s="7">
+        <v>51560334426.64</v>
+      </c>
+      <c r="E29" s="8">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A31" s="1" t="s">
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="B31" s="4">
-[...13 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
         <v>31</v>
       </c>
-      <c r="B32" s="4">
-[...13 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="B31" s="7">
+        <v>730284</v>
+      </c>
+      <c r="C31" s="8">
+        <v>.035</v>
+      </c>
+      <c r="D31" s="7">
+        <v>6314100865.61</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.439</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
         <v>32</v>
       </c>
-      <c r="B33" s="4">
-[...13 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="B32" s="7">
+        <v>1607364</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.077</v>
+      </c>
+      <c r="D32" s="7">
+        <v>7263783176.43</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.506</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="B34" s="4">
+      <c r="B33" s="7">
+        <v>11461145</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.552</v>
+      </c>
+      <c r="D33" s="7">
+        <v>609210911.8</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.042</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
         <v>6975293</v>
       </c>
-      <c r="C34" s="5">
-[...2 lines deleted...]
-      <c r="D34" s="4">
+      <c r="C34" s="8">
+        <v>.336</v>
+      </c>
+      <c r="D34" s="7">
         <v>181105119</v>
       </c>
-      <c r="E34" s="5">
-[...10 lines deleted...]
-      <c r="C35" s="5">
+      <c r="E34" s="8">
+        <v>.013</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>20774086</v>
+      </c>
+      <c r="C35" s="8">
         <v>1</v>
       </c>
-      <c r="D35" s="4">
-[...2 lines deleted...]
-      <c r="E35" s="5">
+      <c r="D35" s="7">
+        <v>14368200072.84</v>
+      </c>
+      <c r="E35" s="8">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="A39" s="13" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
         <v>36</v>
       </c>
-      <c r="B39" s="11"/>
-[...5 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="B36" s="11">
+        <v>141194381</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>65928534499.48</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
         <v>37</v>
       </c>
-      <c r="B40" s="11"/>
-[...5 lines deleted...]
-      <c r="A41" s="13" t="s">
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
         <v>38</v>
       </c>
-      <c r="B41" s="11"/>
-[...5 lines deleted...]
-      <c r="A42" s="13" t="s">
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
         <v>39</v>
       </c>
-      <c r="B42" s="11"/>
-[...5 lines deleted...]
-      <c r="A43" s="13" t="s">
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
         <v>40</v>
       </c>
-      <c r="B43" s="11"/>
-[...5 lines deleted...]
-      <c r="A44" s="13" t="s">
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
         <v>41</v>
       </c>
-      <c r="B44" s="11"/>
-[...5 lines deleted...]
-      <c r="A45" s="13" t="s">
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
         <v>42</v>
       </c>
-      <c r="B45" s="11"/>
-[...5 lines deleted...]
-      <c r="A46" s="13" t="s">
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
         <v>43</v>
       </c>
-      <c r="B46" s="11"/>
-[...5 lines deleted...]
-      <c r="A47" s="13" t="s">
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
         <v>44</v>
       </c>
-      <c r="B47" s="11"/>
-[...5 lines deleted...]
-      <c r="A48" s="13" t="s">
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
         <v>45</v>
       </c>
-      <c r="B48" s="11"/>
-[...2 lines deleted...]
-      <c r="E48" s="11"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A47:E47"/>
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7">
+        <v>38402430</v>
+      </c>
+      <c r="C19" s="8">
+        <v>.327</v>
+      </c>
+      <c r="D19" s="7">
+        <v>44662261568.74</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.955</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="9">
+        <v>35900287</v>
+      </c>
+      <c r="C20" s="10">
+        <v>.935</v>
+      </c>
+      <c r="D20" s="9">
+        <v>43494513976.55</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
+        <v>2502143</v>
+      </c>
+      <c r="C21" s="10">
+        <v>.065</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1167747592.19</v>
+      </c>
+      <c r="E21" s="10">
+        <v>.026</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
+        <v>896159</v>
+      </c>
+      <c r="C22" s="8">
+        <v>.008</v>
+      </c>
+      <c r="D22" s="7">
+        <v>53525359</v>
+      </c>
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1823285</v>
+      </c>
+      <c r="C23" s="8">
+        <v>.016</v>
+      </c>
+      <c r="D23" s="7">
+        <v>203152816</v>
+      </c>
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
+        <v>14433305</v>
+      </c>
+      <c r="C24" s="8">
+        <v>.123</v>
+      </c>
+      <c r="D24" s="7">
+        <v>47863259.23</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="7">
+        <v>62008438</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.527</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1797992891</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.038</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="9">
+        <v>54574289</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.88</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1477194900</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.822</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
+        <v>7434149</v>
+      </c>
+      <c r="C27" s="10">
+        <v>.12</v>
+      </c>
+      <c r="D27" s="9">
+        <v>320797991</v>
+      </c>
+      <c r="E27" s="10">
+        <v>.178</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>117563617</v>
+      </c>
+      <c r="C29" s="8">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7">
+        <v>46764795893.97</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7">
+        <v>692608</v>
+      </c>
+      <c r="C31" s="8">
+        <v>.03</v>
+      </c>
+      <c r="D31" s="7">
+        <v>6317832447.18</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.461</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="7">
+        <v>1646040</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.071</v>
+      </c>
+      <c r="D32" s="7">
+        <v>6481151402.53</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.473</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="7">
+        <v>10967589</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.471</v>
+      </c>
+      <c r="D33" s="7">
+        <v>591829311.21</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.043</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
+        <v>9976614</v>
+      </c>
+      <c r="C34" s="8">
+        <v>.428</v>
+      </c>
+      <c r="D34" s="7">
+        <v>300928599</v>
+      </c>
+      <c r="E34" s="8">
+        <v>.022</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>23282851</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1</v>
+      </c>
+      <c r="D35" s="7">
+        <v>13691741759.92</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
+        <v>36</v>
+      </c>
+      <c r="B36" s="11">
+        <v>140846468</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>60456537653.89</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A38:E38"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7">
+        <v>39595226</v>
+      </c>
+      <c r="C19" s="8">
+        <v>.323</v>
+      </c>
+      <c r="D19" s="7">
+        <v>44797292290.62</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.953</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="9">
+        <v>37093699</v>
+      </c>
+      <c r="C20" s="10">
+        <v>.937</v>
+      </c>
+      <c r="D20" s="9">
+        <v>43694075248.1</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.975</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
+        <v>2501527</v>
+      </c>
+      <c r="C21" s="10">
+        <v>.063</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1103217042.52</v>
+      </c>
+      <c r="E21" s="10">
+        <v>.025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
+        <v>880248</v>
+      </c>
+      <c r="C22" s="8">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="7">
+        <v>50370997</v>
+      </c>
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1827325</v>
+      </c>
+      <c r="C23" s="8">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="7">
+        <v>204501308</v>
+      </c>
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
+        <v>14847053</v>
+      </c>
+      <c r="C24" s="8">
+        <v>.121</v>
+      </c>
+      <c r="D24" s="7">
+        <v>41420257.6</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="7">
+        <v>65531949</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.534</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1897810921</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.04</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="9">
+        <v>57892209</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.883</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1571933321</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.828</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
+        <v>7639740</v>
+      </c>
+      <c r="C27" s="10">
+        <v>.117</v>
+      </c>
+      <c r="D27" s="9">
+        <v>325877600</v>
+      </c>
+      <c r="E27" s="10">
+        <v>.172</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>122681801</v>
+      </c>
+      <c r="C29" s="8">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7">
+        <v>46991395774.22</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7">
+        <v>709677</v>
+      </c>
+      <c r="C31" s="8">
+        <v>.026</v>
+      </c>
+      <c r="D31" s="7">
+        <v>6171399109.81</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="7">
+        <v>1662676</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.06</v>
+      </c>
+      <c r="D32" s="7">
+        <v>6443554544.44</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="7">
+        <v>11610708</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.421</v>
+      </c>
+      <c r="D33" s="7">
+        <v>635034229.09</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.046</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
+        <v>13599896</v>
+      </c>
+      <c r="C34" s="8">
+        <v>.493</v>
+      </c>
+      <c r="D34" s="7">
+        <v>459011263</v>
+      </c>
+      <c r="E34" s="8">
+        <v>.033</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>27582957</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1</v>
+      </c>
+      <c r="D35" s="7">
+        <v>13708999146.34</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
+        <v>36</v>
+      </c>
+      <c r="B36" s="11">
+        <v>150264758</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>60700394920.56</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7">
+        <v>39251571</v>
+      </c>
+      <c r="C19" s="8">
+        <v>.321</v>
+      </c>
+      <c r="D19" s="7">
+        <v>56257261418.13</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.962</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="9">
+        <v>36749709</v>
+      </c>
+      <c r="C20" s="10">
+        <v>.936</v>
+      </c>
+      <c r="D20" s="9">
+        <v>55084805225.28</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.979</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
+        <v>2501862</v>
+      </c>
+      <c r="C21" s="10">
+        <v>.064</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1172456192.85</v>
+      </c>
+      <c r="E21" s="10">
+        <v>.021</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
+        <v>849443</v>
+      </c>
+      <c r="C22" s="8">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="7">
+        <v>48266859</v>
+      </c>
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1835003</v>
+      </c>
+      <c r="C23" s="8">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="7">
+        <v>210561495</v>
+      </c>
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
+        <v>15002613</v>
+      </c>
+      <c r="C24" s="8">
+        <v>.123</v>
+      </c>
+      <c r="D24" s="7">
+        <v>42325219.43</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="7">
+        <v>65327229</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.534</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1934470283</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.033</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="9">
+        <v>57712486</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.883</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1605194866</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
+        <v>7614743</v>
+      </c>
+      <c r="C27" s="10">
+        <v>.117</v>
+      </c>
+      <c r="D27" s="9">
+        <v>329275417</v>
+      </c>
+      <c r="E27" s="10">
+        <v>.17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>122265859</v>
+      </c>
+      <c r="C29" s="8">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7">
+        <v>58492885274.56</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7">
+        <v>750175</v>
+      </c>
+      <c r="C31" s="8">
+        <v>.022</v>
+      </c>
+      <c r="D31" s="7">
+        <v>6679917025.19</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.423</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="7">
+        <v>2024325</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.058</v>
+      </c>
+      <c r="D32" s="7">
+        <v>7761563259.07</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.491</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="7">
+        <v>11741194</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.338</v>
+      </c>
+      <c r="D33" s="7">
+        <v>621059064.79</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.039</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
+        <v>20203902</v>
+      </c>
+      <c r="C34" s="8">
+        <v>.582</v>
+      </c>
+      <c r="D34" s="7">
+        <v>747520598</v>
+      </c>
+      <c r="E34" s="8">
+        <v>.047</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>34719596</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1</v>
+      </c>
+      <c r="D35" s="7">
+        <v>15810059947.05</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
+        <v>36</v>
+      </c>
+      <c r="B36" s="11">
+        <v>156985455</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>74302945221.61</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="7">
+        <v/>
+      </c>
+      <c r="C18" s="8">
+        <v/>
+      </c>
+      <c r="D18" s="7">
+        <v/>
+      </c>
+      <c r="E18" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7">
+        <v>40758991</v>
+      </c>
+      <c r="C19" s="8">
+        <v>.32</v>
+      </c>
+      <c r="D19" s="7">
+        <v>55191400933.34</v>
+      </c>
+      <c r="E19" s="8">
+        <v>.959</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="9">
+        <v>38252995</v>
+      </c>
+      <c r="C20" s="10">
+        <v>.939</v>
+      </c>
+      <c r="D20" s="9">
+        <v>53913685779.49</v>
+      </c>
+      <c r="E20" s="10">
+        <v>.977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
+        <v>2505996</v>
+      </c>
+      <c r="C21" s="10">
+        <v>.061</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1277715153.85</v>
+      </c>
+      <c r="E21" s="10">
+        <v>.023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="7">
+        <v>846736</v>
+      </c>
+      <c r="C22" s="8">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="7">
+        <v>49785805</v>
+      </c>
+      <c r="E22" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1886236</v>
+      </c>
+      <c r="C23" s="8">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="7">
+        <v>213901196</v>
+      </c>
+      <c r="E23" s="8">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="7">
+        <v>15435130</v>
+      </c>
+      <c r="C24" s="8">
+        <v>.121</v>
+      </c>
+      <c r="D24" s="7">
+        <v>51609123.13</v>
+      </c>
+      <c r="E24" s="8">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="7">
+        <v>68386382</v>
+      </c>
+      <c r="C25" s="8">
+        <v>.537</v>
+      </c>
+      <c r="D25" s="7">
+        <v>2015328041</v>
+      </c>
+      <c r="E25" s="8">
+        <v>.035</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="9">
+        <v>60468318</v>
+      </c>
+      <c r="C26" s="10">
+        <v>.884</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1680919746</v>
+      </c>
+      <c r="E26" s="10">
+        <v>.834</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="9">
+        <v>7918064</v>
+      </c>
+      <c r="C27" s="10">
+        <v>.116</v>
+      </c>
+      <c r="D27" s="9">
+        <v>334408295</v>
+      </c>
+      <c r="E27" s="10">
+        <v>.166</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="7">
+        <v/>
+      </c>
+      <c r="C28" s="8">
+        <v/>
+      </c>
+      <c r="D28" s="7">
+        <v/>
+      </c>
+      <c r="E28" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="7">
+        <v>127313475</v>
+      </c>
+      <c r="C29" s="8">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7">
+        <v>57522025098.47</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="7">
+        <v/>
+      </c>
+      <c r="C30" s="8">
+        <v/>
+      </c>
+      <c r="D30" s="7">
+        <v/>
+      </c>
+      <c r="E30" s="8">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7">
+        <v>743010</v>
+      </c>
+      <c r="C31" s="8">
+        <v>.016</v>
+      </c>
+      <c r="D31" s="7">
+        <v>6606078647.08</v>
+      </c>
+      <c r="E31" s="8">
+        <v>.391</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="7">
+        <v>2140877</v>
+      </c>
+      <c r="C32" s="8">
+        <v>.046</v>
+      </c>
+      <c r="D32" s="7">
+        <v>8441769100.12</v>
+      </c>
+      <c r="E32" s="8">
+        <v>.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="7">
+        <v>10949606</v>
+      </c>
+      <c r="C33" s="8">
+        <v>.237</v>
+      </c>
+      <c r="D33" s="7">
+        <v>615749300.55</v>
+      </c>
+      <c r="E33" s="8">
+        <v>.036</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="7">
+        <v>32277690</v>
+      </c>
+      <c r="C34" s="8">
+        <v>.7</v>
+      </c>
+      <c r="D34" s="7">
+        <v>1234203412</v>
+      </c>
+      <c r="E34" s="8">
+        <v>.073</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="7">
+        <v>46111183</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1</v>
+      </c>
+      <c r="D35" s="7">
+        <v>16897800459.75</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="6">
+        <v>36</v>
+      </c>
+      <c r="B36" s="11">
+        <v>173424658</v>
+      </c>
+      <c r="C36" s="12">
+        <v/>
+      </c>
+      <c r="D36" s="11">
+        <v>74419825558.22</v>
+      </c>
+      <c r="E36" s="12">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="B10:E10"/>
-    <mergeCell ref="A1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Radni listovi</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>siječanj 2026.</vt:lpstr>
       <vt:lpstr>veljača  2026.</vt:lpstr>
       <vt:lpstr>ožujak   2026.</vt:lpstr>
+      <vt:lpstr>travanj  2026.</vt:lpstr>
+      <vt:lpstr>svibanj  2026.</vt:lpstr>
+      <vt:lpstr>lipanj   2026.</vt:lpstr>
+      <vt:lpstr>srpanj   2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>oracle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>